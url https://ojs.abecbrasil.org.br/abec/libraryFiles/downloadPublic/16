--- v0 (2026-05-21)
+++ v1 (2026-06-16)
@@ -110,63 +110,51 @@
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>, corpo 16</w:t>
       </w:r>
       <w:r w:rsidR="00F85A71" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> em negrito: letras minúsculas e apenas a inicial m</w:t>
-[...11 lines deleted...]
-        <w:t>aiúscula, com até 15 palavras</w:t>
+        <w:t xml:space="preserve"> em negrito: letras minúsculas e apenas a inicial maiúscula, com até 15 palavras</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="225A2C00" w14:textId="6B599845" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
@@ -1315,51 +1303,51 @@
         </w:rPr>
         <w:t>ção</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AFE6BD2" w14:textId="77777777" w:rsidR="009C2864" w:rsidRPr="00034E60" w:rsidRDefault="009C2864" w:rsidP="00DF2047">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09CD76C6" w14:textId="77777777" w:rsidR="009147F6" w:rsidRPr="00034E60" w:rsidRDefault="00A73928" w:rsidP="00A73928">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk32503955"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk32503955"/>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A introdução deverá apresentar a temática e sua delimitação contextualizada, o objeto de estudo, o problema de pesquisa, o objetivo geral e a relevância.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E640377" w14:textId="72C6B062" w:rsidR="009147F6" w:rsidRPr="00034E60" w:rsidRDefault="009147F6" w:rsidP="00A66349">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -1718,110 +1706,178 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>utores</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F99658" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="193E304D" w14:textId="6BF45629" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="193E304D" w14:textId="6BF45629" w:rsidR="00A6510F" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00034E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adota-se o sistema de especificação </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00034E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00034E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, que considera 14 diferentes papéis de autoria ou contribuições que podem ser informados: Conceituação, Curadoria de Dados,</w:t>
+      </w:r>
+      <w:r w:rsidR="006B05A1" w:rsidRPr="00034E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Metodologia, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD5B41" w:rsidRPr="00034E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supervisão, Escrita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00034E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Primeira Redação, Escrita – Revisão e Edição</w:t>
+      </w:r>
+      <w:r w:rsidR="006B05A1" w:rsidRPr="00034E60">
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="4EAB2037" w14:textId="77777777" w:rsidR="00CB57D8" w:rsidRPr="00034E60" w:rsidRDefault="00CB57D8" w:rsidP="00A6510F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00034E60">
+    </w:p>
+    <w:p w14:paraId="685DE6C0" w14:textId="7D40D93C" w:rsidR="00CB57D8" w:rsidRPr="00034E60" w:rsidRDefault="00CB57D8" w:rsidP="00CB57D8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uso de Inteligência Artificial (IA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="756A3288" w14:textId="77777777" w:rsidR="00CB57D8" w:rsidRPr="00034E60" w:rsidRDefault="00CB57D8" w:rsidP="00CB57D8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062182FF" w14:textId="530E567B" w:rsidR="00CB57D8" w:rsidRPr="00034E60" w:rsidRDefault="00CB57D8" w:rsidP="00CB57D8">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB57D8">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Adota-se o sistema de especificação </w:t>
+        <w:t xml:space="preserve">Os autores são responsáveis por informar, de maneira clara e transparente, qualquer utilização de ferramentas de Inteligência Artificial (IA) na elaboração do manuscrito. Devem ser fornecidos detalhes sobre a ferramenta empregada (nome, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00034E60">
+      <w:r w:rsidRPr="00CB57D8">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>CRediT</w:t>
-[...35 lines deleted...]
-        <w:t>.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>versão, modelo, entre outros), bem como uma descrição precisa de sua aplicação e de sua contribuição para o desenvolvimento da pesquisa e da redação do trabalho.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5AB508" w14:textId="77777777" w:rsidR="009147F6" w:rsidRPr="00034E60" w:rsidRDefault="009147F6" w:rsidP="009147F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55DFDF21" w14:textId="1034A13B" w:rsidR="009147F6" w:rsidRPr="00034E60" w:rsidRDefault="009147F6" w:rsidP="009147F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
@@ -1916,51 +1972,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>separadas entre si por uma linha em branco simples</w:t>
       </w:r>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00AD49D2" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Não utilizar </w:t>
       </w:r>
       <w:r w:rsidR="003A520A" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>sublinhado</w:t>
       </w:r>
       <w:r w:rsidR="00CD5B41" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00AD49D2" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> deve-se repetir o nome do autor</w:t>
       </w:r>
       <w:r w:rsidR="003A520A" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> em cada referência</w:t>
       </w:r>
       <w:r w:rsidR="00AD49D2" w:rsidRPr="00034E60">
         <w:rPr>
@@ -1968,51 +2023,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A66349" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00875F26" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilizar </w:t>
       </w:r>
       <w:r w:rsidR="00FB28F4" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">negrito para destaque do nome das obras ou revistas científicas e </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00FB28F4" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00C02BA5" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ome completo dos autores, sem abreviações</w:t>
       </w:r>
       <w:r w:rsidR="00FB28F4" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B401E5" w14:textId="77777777" w:rsidR="003F068E" w:rsidRPr="00034E60" w:rsidRDefault="003F068E" w:rsidP="009C2864">
       <w:pPr>
@@ -2098,58 +2153,58 @@
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>credenciais dos autores devem ser preenchidas!</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001D09C0" w:rsidRPr="00034E60" w:rsidSect="000E02E8">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1134" w:header="340" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03A872CF" w14:textId="77777777" w:rsidR="00671AA0" w:rsidRDefault="00671AA0" w:rsidP="0010267A">
+    <w:p w14:paraId="3A920EE0" w14:textId="77777777" w:rsidR="00FA37BA" w:rsidRDefault="00FA37BA" w:rsidP="0010267A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="404E3DD2" w14:textId="77777777" w:rsidR="00671AA0" w:rsidRDefault="00671AA0" w:rsidP="0010267A">
+    <w:p w14:paraId="1F4D49E2" w14:textId="77777777" w:rsidR="00FA37BA" w:rsidRDefault="00FA37BA" w:rsidP="0010267A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2180,95 +2235,95 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200F5FF" w:usb2="0A242021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sylfaen">
     <w:panose1 w:val="010A0502050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:altName w:val="Adobe Garamond Pro"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WeddingSans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -2515,107 +2570,107 @@
               </w:pPr>
               <w:r w:rsidRPr="00034E60">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="00034E60">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
               </w:r>
               <w:r w:rsidRPr="00034E60">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="00DC03A7">
+              <w:r w:rsidR="004D31B1">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:noProof/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
               <w:r w:rsidRPr="00034E60">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
             <w:p w14:paraId="7C974DC7" w14:textId="24194F65" w:rsidR="00F11274" w:rsidRDefault="00F11274" w:rsidP="00F11274">
               <w:pPr>
                 <w:pStyle w:val="Cabealho"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
-      <w:p w14:paraId="43A467C1" w14:textId="546330A1" w:rsidR="00F11274" w:rsidRDefault="00671AA0">
+      <w:p w14:paraId="43A467C1" w14:textId="546330A1" w:rsidR="00F11274" w:rsidRDefault="00FA37BA">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7DC3F0BA" w14:textId="77777777" w:rsidR="00BC5583" w:rsidRDefault="00BC5583" w:rsidP="00243133">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32216301" w14:textId="77777777" w:rsidR="00671AA0" w:rsidRDefault="00671AA0" w:rsidP="0010267A">
+    <w:p w14:paraId="1C92419D" w14:textId="77777777" w:rsidR="00FA37BA" w:rsidRDefault="00FA37BA" w:rsidP="0010267A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39A01425" w14:textId="77777777" w:rsidR="00671AA0" w:rsidRDefault="00671AA0" w:rsidP="0010267A">
+    <w:p w14:paraId="41CE3635" w14:textId="77777777" w:rsidR="00FA37BA" w:rsidRDefault="00FA37BA" w:rsidP="0010267A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="05EA9430" w14:textId="52C8BFCE" w:rsidR="00F56299" w:rsidRDefault="00F56299" w:rsidP="00A6510F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6186"/>
         <w:tab w:val="right" w:pos="9523"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -6199,50 +6254,51 @@
     <w:rsid w:val="004A0006"/>
     <w:rsid w:val="004A1DD3"/>
     <w:rsid w:val="004A266C"/>
     <w:rsid w:val="004A3142"/>
     <w:rsid w:val="004A46C1"/>
     <w:rsid w:val="004A4D77"/>
     <w:rsid w:val="004A5735"/>
     <w:rsid w:val="004B1954"/>
     <w:rsid w:val="004B2936"/>
     <w:rsid w:val="004B32FF"/>
     <w:rsid w:val="004B3BC7"/>
     <w:rsid w:val="004B4A55"/>
     <w:rsid w:val="004B592C"/>
     <w:rsid w:val="004B76D2"/>
     <w:rsid w:val="004B7E3B"/>
     <w:rsid w:val="004B7F1C"/>
     <w:rsid w:val="004C192E"/>
     <w:rsid w:val="004C2143"/>
     <w:rsid w:val="004C49E8"/>
     <w:rsid w:val="004C5A1C"/>
     <w:rsid w:val="004C7966"/>
     <w:rsid w:val="004D10C0"/>
     <w:rsid w:val="004D15EF"/>
     <w:rsid w:val="004D21AE"/>
     <w:rsid w:val="004D235C"/>
+    <w:rsid w:val="004D31B1"/>
     <w:rsid w:val="004D37DD"/>
     <w:rsid w:val="004D3C17"/>
     <w:rsid w:val="004D473D"/>
     <w:rsid w:val="004D59DA"/>
     <w:rsid w:val="004D6027"/>
     <w:rsid w:val="004D79D9"/>
     <w:rsid w:val="004E0685"/>
     <w:rsid w:val="004E11C8"/>
     <w:rsid w:val="004E1A01"/>
     <w:rsid w:val="004E1B8A"/>
     <w:rsid w:val="004E2B1A"/>
     <w:rsid w:val="004E3681"/>
     <w:rsid w:val="004E3D2C"/>
     <w:rsid w:val="004E4861"/>
     <w:rsid w:val="004E51D5"/>
     <w:rsid w:val="004E5253"/>
     <w:rsid w:val="004E5873"/>
     <w:rsid w:val="004E66BF"/>
     <w:rsid w:val="004E67A4"/>
     <w:rsid w:val="004E7C27"/>
     <w:rsid w:val="004F163A"/>
     <w:rsid w:val="004F4D43"/>
     <w:rsid w:val="004F625E"/>
     <w:rsid w:val="004F6353"/>
     <w:rsid w:val="004F6374"/>
@@ -7647,50 +7703,51 @@
     <w:rsid w:val="00C9748E"/>
     <w:rsid w:val="00C9772B"/>
     <w:rsid w:val="00C97F70"/>
     <w:rsid w:val="00CA160A"/>
     <w:rsid w:val="00CA1616"/>
     <w:rsid w:val="00CA26C2"/>
     <w:rsid w:val="00CA2931"/>
     <w:rsid w:val="00CA2C73"/>
     <w:rsid w:val="00CA3C50"/>
     <w:rsid w:val="00CA415F"/>
     <w:rsid w:val="00CA483B"/>
     <w:rsid w:val="00CA66CD"/>
     <w:rsid w:val="00CA72CC"/>
     <w:rsid w:val="00CA7536"/>
     <w:rsid w:val="00CB00A9"/>
     <w:rsid w:val="00CB07B4"/>
     <w:rsid w:val="00CB0A1C"/>
     <w:rsid w:val="00CB109B"/>
     <w:rsid w:val="00CB1DE6"/>
     <w:rsid w:val="00CB2821"/>
     <w:rsid w:val="00CB2D09"/>
     <w:rsid w:val="00CB2F64"/>
     <w:rsid w:val="00CB33E7"/>
     <w:rsid w:val="00CB466E"/>
     <w:rsid w:val="00CB474A"/>
+    <w:rsid w:val="00CB57D8"/>
     <w:rsid w:val="00CB62C9"/>
     <w:rsid w:val="00CB6CCC"/>
     <w:rsid w:val="00CB6DE8"/>
     <w:rsid w:val="00CB770E"/>
     <w:rsid w:val="00CC00C9"/>
     <w:rsid w:val="00CC073A"/>
     <w:rsid w:val="00CC0AE5"/>
     <w:rsid w:val="00CC1589"/>
     <w:rsid w:val="00CC16EB"/>
     <w:rsid w:val="00CC240E"/>
     <w:rsid w:val="00CC24C5"/>
     <w:rsid w:val="00CC2911"/>
     <w:rsid w:val="00CC3006"/>
     <w:rsid w:val="00CC4005"/>
     <w:rsid w:val="00CC422D"/>
     <w:rsid w:val="00CC46AD"/>
     <w:rsid w:val="00CC56AB"/>
     <w:rsid w:val="00CC56F3"/>
     <w:rsid w:val="00CC6179"/>
     <w:rsid w:val="00CC721E"/>
     <w:rsid w:val="00CC7A41"/>
     <w:rsid w:val="00CC7B36"/>
     <w:rsid w:val="00CC7CD0"/>
     <w:rsid w:val="00CD03FC"/>
     <w:rsid w:val="00CD12A1"/>
@@ -8220,50 +8277,51 @@
     <w:rsid w:val="00F77A19"/>
     <w:rsid w:val="00F77CBA"/>
     <w:rsid w:val="00F80344"/>
     <w:rsid w:val="00F80590"/>
     <w:rsid w:val="00F80EA4"/>
     <w:rsid w:val="00F81239"/>
     <w:rsid w:val="00F81978"/>
     <w:rsid w:val="00F81F2A"/>
     <w:rsid w:val="00F828D3"/>
     <w:rsid w:val="00F83710"/>
     <w:rsid w:val="00F8498A"/>
     <w:rsid w:val="00F84C03"/>
     <w:rsid w:val="00F85A71"/>
     <w:rsid w:val="00F862D1"/>
     <w:rsid w:val="00F870BE"/>
     <w:rsid w:val="00F9166B"/>
     <w:rsid w:val="00F92B06"/>
     <w:rsid w:val="00F93F72"/>
     <w:rsid w:val="00F9413C"/>
     <w:rsid w:val="00F94375"/>
     <w:rsid w:val="00F9568C"/>
     <w:rsid w:val="00F972BF"/>
     <w:rsid w:val="00FA0698"/>
     <w:rsid w:val="00FA115B"/>
     <w:rsid w:val="00FA18B8"/>
+    <w:rsid w:val="00FA37BA"/>
     <w:rsid w:val="00FA38AD"/>
     <w:rsid w:val="00FA3AB3"/>
     <w:rsid w:val="00FA5D84"/>
     <w:rsid w:val="00FA616A"/>
     <w:rsid w:val="00FA6581"/>
     <w:rsid w:val="00FA66CE"/>
     <w:rsid w:val="00FA6BB7"/>
     <w:rsid w:val="00FA7E60"/>
     <w:rsid w:val="00FB0392"/>
     <w:rsid w:val="00FB04D0"/>
     <w:rsid w:val="00FB05A7"/>
     <w:rsid w:val="00FB0DBD"/>
     <w:rsid w:val="00FB1C91"/>
     <w:rsid w:val="00FB28F4"/>
     <w:rsid w:val="00FB292D"/>
     <w:rsid w:val="00FB29A0"/>
     <w:rsid w:val="00FB2BD8"/>
     <w:rsid w:val="00FB2E91"/>
     <w:rsid w:val="00FB3F9D"/>
     <w:rsid w:val="00FB419B"/>
     <w:rsid w:val="00FB4389"/>
     <w:rsid w:val="00FB6136"/>
     <w:rsid w:val="00FB61AB"/>
     <w:rsid w:val="00FB6D50"/>
     <w:rsid w:val="00FB78DE"/>
@@ -12768,76 +12826,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{795ED45C-2027-4205-9327-26766344205B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77F24F04-97CE-4536-8BDD-C716284BAA1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2811</Characters>
+  <Pages>1</Pages>
+  <Words>588</Words>
+  <Characters>3180</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3325</CharactersWithSpaces>
+  <CharactersWithSpaces>3761</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>