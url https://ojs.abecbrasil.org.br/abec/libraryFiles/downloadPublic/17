--- v0 (2026-05-21)
+++ v1 (2026-06-16)
@@ -762,63 +762,51 @@
     </w:tbl>
     <w:p w14:paraId="07484021" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EC51573" w14:textId="5FD54C5B" w:rsidR="000A462A" w:rsidRDefault="000A462A" w:rsidP="006155DD">
       <w:pPr>
         <w:pStyle w:val="SemEspaamento"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk32503955"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Os </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> devem ter </w:t>
+        <w:t xml:space="preserve">Os textos que serão submetidos para a modalidade de apresentação no formato de Pôster devem ter </w:t>
       </w:r>
       <w:r w:rsidR="006155DD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:t>entre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">3.000 </w:t>
       </w:r>
       <w:r w:rsidR="006155DD">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -965,57 +953,55 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>utores</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F99658" w14:textId="77777777" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="193E304D" w14:textId="6BF45629" w:rsidR="00A6510F" w:rsidRPr="00034E60" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
+    <w:p w14:paraId="193E304D" w14:textId="6BF45629" w:rsidR="00A6510F" w:rsidRDefault="00A6510F" w:rsidP="00A6510F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Adota-se o sistema de especificação </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, que considera 14 diferentes papéis de autoria ou contribuições que podem ser informados: Conceituação, Curadoria de Dados,</w:t>
@@ -1027,98 +1013,160 @@
         </w:rPr>
         <w:t xml:space="preserve"> Metodologia, </w:t>
       </w:r>
       <w:r w:rsidR="00CD5B41" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Supervisão, Escrita</w:t>
       </w:r>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Primeira Redação, Escrita – Revisão e Edição</w:t>
       </w:r>
       <w:r w:rsidR="006B05A1" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="38E0AF3E" w14:textId="77777777" w:rsidR="004B2E3F" w:rsidRPr="00034E60" w:rsidRDefault="004B2E3F" w:rsidP="00A6510F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="46F85BDA" w14:textId="77777777" w:rsidR="004B2E3F" w:rsidRDefault="004B2E3F" w:rsidP="004B2E3F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Uso de Inteligência Artificial (IA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E89C0D" w14:textId="77777777" w:rsidR="004B2E3F" w:rsidRDefault="004B2E3F" w:rsidP="004B2E3F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B7811B" w14:textId="77777777" w:rsidR="004B2E3F" w:rsidRDefault="004B2E3F" w:rsidP="004B2E3F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os autores são responsáveis por informar, de maneira clara e transparente, qualquer utilização de ferramentas de Inteligência Artificial (IA) na elaboração do manuscrito. Devem ser fornecidos detalhes sobre a ferramenta empregada (nome, versão, modelo, entre outros), bem como uma descrição precisa de sua aplicação e de sua contribuição para o desenvolvimento da pesquisa e da redação do trabalho.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7F5AB508" w14:textId="77777777" w:rsidR="009147F6" w:rsidRPr="00034E60" w:rsidRDefault="009147F6" w:rsidP="009147F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55DFDF21" w14:textId="1034A13B" w:rsidR="009147F6" w:rsidRPr="00034E60" w:rsidRDefault="009147F6" w:rsidP="009147F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Referências</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1A18B1" w14:textId="77777777" w:rsidR="009C2864" w:rsidRPr="00034E60" w:rsidRDefault="009C2864" w:rsidP="009147F6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C429E71" w14:textId="7F2B9D28" w:rsidR="00003207" w:rsidRPr="00034E60" w:rsidRDefault="00003207" w:rsidP="00FB28F4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk32854958"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk32854958"/>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As referências</w:t>
       </w:r>
       <w:r w:rsidR="00A66349" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, apenas as mencionadas no texto,</w:t>
       </w:r>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem seguir as normas da ABNT e </w:t>
       </w:r>
       <w:r w:rsidR="00875F26" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
@@ -1216,51 +1264,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A66349" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00875F26" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilizar </w:t>
       </w:r>
       <w:r w:rsidR="00FB28F4" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">negrito para destaque do nome das obras ou revistas científicas e </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="00FB28F4" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00C02BA5" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ome completo dos autores, sem abreviações</w:t>
       </w:r>
       <w:r w:rsidR="00FB28F4" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B401E5" w14:textId="77777777" w:rsidR="003F068E" w:rsidRPr="00034E60" w:rsidRDefault="003F068E" w:rsidP="009C2864">
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1302,103 +1350,101 @@
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BB84C9" w14:textId="77777777" w:rsidR="00CD5B41" w:rsidRPr="00034E60" w:rsidRDefault="00CD5B41" w:rsidP="009C2864">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="63FC1B92" w14:textId="6A18BC52" w:rsidR="001D09C0" w:rsidRPr="00034E60" w:rsidRDefault="001D09C0" w:rsidP="009C2864">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_GoBack"/>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A avaliação é aberta, logo a identificação e </w:t>
       </w:r>
       <w:r w:rsidR="00A362F1" w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00034E60">
         <w:rPr>
           <w:rFonts w:ascii="Century Gothic" w:eastAsia="Calibri" w:hAnsi="Century Gothic" w:cs="Arial"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>credenciais dos autores devem ser preenchidas!</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:sectPr w:rsidR="001D09C0" w:rsidRPr="00034E60" w:rsidSect="000E02E8">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11905" w:h="16837"/>
       <w:pgMar w:top="851" w:right="1134" w:bottom="1134" w:left="1134" w:header="340" w:footer="0" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="35667B10" w14:textId="77777777" w:rsidR="00641201" w:rsidRDefault="00641201" w:rsidP="0010267A">
+    <w:p w14:paraId="57A199A0" w14:textId="77777777" w:rsidR="00BF3A2C" w:rsidRDefault="00BF3A2C" w:rsidP="0010267A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C94A242" w14:textId="77777777" w:rsidR="00641201" w:rsidRDefault="00641201" w:rsidP="0010267A">
+    <w:p w14:paraId="3438C0B1" w14:textId="77777777" w:rsidR="00BF3A2C" w:rsidRDefault="00BF3A2C" w:rsidP="0010267A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1429,95 +1475,95 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DejaVu Sans">
     <w:altName w:val="Verdana"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E7000EFF" w:usb1="5200F5FF" w:usb2="0A242021" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="020B0504020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sylfaen">
     <w:panose1 w:val="010A0502050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="04000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Garamond Pro">
     <w:altName w:val="Adobe Garamond Pro"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="WeddingSans">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Adobe Caslon Pro">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
@@ -1764,107 +1810,107 @@
               </w:pPr>
               <w:r w:rsidRPr="00034E60">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="begin"/>
               </w:r>
               <w:r w:rsidRPr="00034E60">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
               </w:r>
               <w:r w:rsidRPr="00034E60">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
-              <w:r w:rsidR="006155DD">
+              <w:r w:rsidR="004B2E3F">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:noProof/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:t>2</w:t>
               </w:r>
               <w:r w:rsidRPr="00034E60">
                 <w:rPr>
                   <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic"/>
                   <w:b/>
                   <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="end"/>
               </w:r>
             </w:p>
             <w:p w14:paraId="7C974DC7" w14:textId="24194F65" w:rsidR="00F11274" w:rsidRDefault="00F11274" w:rsidP="00F11274">
               <w:pPr>
                 <w:pStyle w:val="Cabealho"/>
                 <w:jc w:val="center"/>
                 <w:rPr>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 </w:rPr>
               </w:pPr>
             </w:p>
           </w:tc>
         </w:tr>
       </w:tbl>
-      <w:p w14:paraId="43A467C1" w14:textId="546330A1" w:rsidR="00F11274" w:rsidRDefault="00641201">
+      <w:p w14:paraId="43A467C1" w14:textId="546330A1" w:rsidR="00F11274" w:rsidRDefault="00BF3A2C">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7DC3F0BA" w14:textId="77777777" w:rsidR="00BC5583" w:rsidRDefault="00BC5583" w:rsidP="00243133">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61AA1C8E" w14:textId="77777777" w:rsidR="00641201" w:rsidRDefault="00641201" w:rsidP="0010267A">
+    <w:p w14:paraId="58957767" w14:textId="77777777" w:rsidR="00BF3A2C" w:rsidRDefault="00BF3A2C" w:rsidP="0010267A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="346DD4B0" w14:textId="77777777" w:rsidR="00641201" w:rsidRDefault="00641201" w:rsidP="0010267A">
+    <w:p w14:paraId="57C759DF" w14:textId="77777777" w:rsidR="00BF3A2C" w:rsidRDefault="00BF3A2C" w:rsidP="0010267A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w14:paraId="05EA9430" w14:textId="52C8BFCE" w:rsidR="00F56299" w:rsidRDefault="00F56299" w:rsidP="00A6510F">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="6186"/>
         <w:tab w:val="right" w:pos="9523"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
@@ -5434,50 +5480,51 @@
     <w:rsid w:val="004865A1"/>
     <w:rsid w:val="00486775"/>
     <w:rsid w:val="00486DF1"/>
     <w:rsid w:val="00487101"/>
     <w:rsid w:val="00487370"/>
     <w:rsid w:val="004922C6"/>
     <w:rsid w:val="00492C2C"/>
     <w:rsid w:val="00492F42"/>
     <w:rsid w:val="0049325B"/>
     <w:rsid w:val="00493667"/>
     <w:rsid w:val="00493FBD"/>
     <w:rsid w:val="00494383"/>
     <w:rsid w:val="00494E10"/>
     <w:rsid w:val="00495161"/>
     <w:rsid w:val="00495BEE"/>
     <w:rsid w:val="00497363"/>
     <w:rsid w:val="004A0006"/>
     <w:rsid w:val="004A1DD3"/>
     <w:rsid w:val="004A266C"/>
     <w:rsid w:val="004A3142"/>
     <w:rsid w:val="004A46C1"/>
     <w:rsid w:val="004A4D77"/>
     <w:rsid w:val="004A5735"/>
     <w:rsid w:val="004B1954"/>
     <w:rsid w:val="004B2936"/>
+    <w:rsid w:val="004B2E3F"/>
     <w:rsid w:val="004B32FF"/>
     <w:rsid w:val="004B3BC7"/>
     <w:rsid w:val="004B4A55"/>
     <w:rsid w:val="004B592C"/>
     <w:rsid w:val="004B76D2"/>
     <w:rsid w:val="004B7E3B"/>
     <w:rsid w:val="004B7F1C"/>
     <w:rsid w:val="004C192E"/>
     <w:rsid w:val="004C2143"/>
     <w:rsid w:val="004C49E8"/>
     <w:rsid w:val="004C5A1C"/>
     <w:rsid w:val="004C7966"/>
     <w:rsid w:val="004D10C0"/>
     <w:rsid w:val="004D15EF"/>
     <w:rsid w:val="004D21AE"/>
     <w:rsid w:val="004D235C"/>
     <w:rsid w:val="004D37DD"/>
     <w:rsid w:val="004D3C17"/>
     <w:rsid w:val="004D473D"/>
     <w:rsid w:val="004D59DA"/>
     <w:rsid w:val="004D6027"/>
     <w:rsid w:val="004D79D9"/>
     <w:rsid w:val="004E0685"/>
     <w:rsid w:val="004E11C8"/>
     <w:rsid w:val="004E1A01"/>
@@ -6754,50 +6801,51 @@
     <w:rsid w:val="00BC7D56"/>
     <w:rsid w:val="00BD02B6"/>
     <w:rsid w:val="00BD0CA9"/>
     <w:rsid w:val="00BD0E81"/>
     <w:rsid w:val="00BD163C"/>
     <w:rsid w:val="00BD189E"/>
     <w:rsid w:val="00BD1E45"/>
     <w:rsid w:val="00BD1FD8"/>
     <w:rsid w:val="00BD22A2"/>
     <w:rsid w:val="00BD3E62"/>
     <w:rsid w:val="00BD6F04"/>
     <w:rsid w:val="00BE270C"/>
     <w:rsid w:val="00BE2B07"/>
     <w:rsid w:val="00BE3897"/>
     <w:rsid w:val="00BE4862"/>
     <w:rsid w:val="00BE4864"/>
     <w:rsid w:val="00BE52EC"/>
     <w:rsid w:val="00BE5BD1"/>
     <w:rsid w:val="00BE7D60"/>
     <w:rsid w:val="00BE7F71"/>
     <w:rsid w:val="00BF0D8E"/>
     <w:rsid w:val="00BF18A7"/>
     <w:rsid w:val="00BF1D4B"/>
     <w:rsid w:val="00BF273B"/>
     <w:rsid w:val="00BF2C60"/>
+    <w:rsid w:val="00BF3A2C"/>
     <w:rsid w:val="00BF464B"/>
     <w:rsid w:val="00BF4A98"/>
     <w:rsid w:val="00BF6C24"/>
     <w:rsid w:val="00BF6E04"/>
     <w:rsid w:val="00BF6FDA"/>
     <w:rsid w:val="00BF75BD"/>
     <w:rsid w:val="00BF7CD2"/>
     <w:rsid w:val="00C00384"/>
     <w:rsid w:val="00C007C3"/>
     <w:rsid w:val="00C02BA5"/>
     <w:rsid w:val="00C03AE3"/>
     <w:rsid w:val="00C03DAD"/>
     <w:rsid w:val="00C04753"/>
     <w:rsid w:val="00C04E88"/>
     <w:rsid w:val="00C060C8"/>
     <w:rsid w:val="00C061E1"/>
     <w:rsid w:val="00C062DD"/>
     <w:rsid w:val="00C06753"/>
     <w:rsid w:val="00C06B57"/>
     <w:rsid w:val="00C07137"/>
     <w:rsid w:val="00C07AE8"/>
     <w:rsid w:val="00C11E3C"/>
     <w:rsid w:val="00C12508"/>
     <w:rsid w:val="00C161A5"/>
     <w:rsid w:val="00C16306"/>
@@ -11530,50 +11578,63 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="637031191">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="681863401">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="718090915">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1100027017">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -12035,76 +12096,76 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB95EC1E-6296-4D2B-A27C-21C18B59AE5A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8406AD02-89DE-4074-8C9B-F3856B1569B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1834</Characters>
+  <Pages>1</Pages>
+  <Words>407</Words>
+  <Characters>2203</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2169</CharactersWithSpaces>
+  <CharactersWithSpaces>2605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>